--- v3 (2026-03-10)
+++ v4 (2026-04-25)
@@ -3658,51 +3658,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="10" sz="half" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3381376" y="6398661"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
-              <a:t>10/02/2026</a:t>
+              <a:t>10/04/2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3717,66 +3717,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Using low-alcohol/alcohol-free drinks in past-year attempts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/231/Graphs/Scotland/Alcohol/nolo_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/nolo_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1066800" y="1600200"/>
-            <a:ext cx="6997700" cy="4521200"/>
+            <a:off x="1422400" y="1600200"/>
+            <a:ext cx="6299200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -3799,66 +3799,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Triggers for past-year attempts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/231/Graphs/Scotland/Alcohol/triggers_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/triggers_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1066800" y="1600200"/>
-            <a:ext cx="6997700" cy="4521200"/>
+            <a:off x="1422400" y="1600200"/>
+            <a:ext cx="6299200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4083,66 +4083,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Prevalence of risky drinking (AUDIT-C) by social grade</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/231/Graphs/Scotland/Alcohol/auditc_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/auditc_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1066800" y="1600200"/>
-            <a:ext cx="6997700" cy="4521200"/>
+            <a:off x="1422400" y="1600200"/>
+            <a:ext cx="6299200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4165,66 +4165,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Prevalence of risky drinking (AUDIT-C) by gender</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/231/Graphs/Scotland/Alcohol/auditc_gender_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/auditc_gender_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1066800" y="1600200"/>
-            <a:ext cx="6997700" cy="4521200"/>
+            <a:off x="1422400" y="1600200"/>
+            <a:ext cx="6299200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4247,66 +4247,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Currently trying to restrict consumption</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/231/Graphs/Scotland/Alcohol/restrict_cons_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/restrict_cons_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1066800" y="1600200"/>
-            <a:ext cx="6997700" cy="4521200"/>
+            <a:off x="1422400" y="1600200"/>
+            <a:ext cx="6299200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4329,66 +4329,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Motivation to cut down</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/231/Graphs/Scotland/Alcohol/motiv_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/motiv_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1066800" y="1600200"/>
-            <a:ext cx="6997700" cy="4521200"/>
+            <a:off x="1422400" y="1600200"/>
+            <a:ext cx="6299200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4411,66 +4411,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>GP advice to cut down</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/231/Graphs/Scotland/Alcohol/gp_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/gp_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1066800" y="1600200"/>
-            <a:ext cx="6997700" cy="4521200"/>
+            <a:off x="1422400" y="1600200"/>
+            <a:ext cx="6299200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4493,66 +4493,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>All past-year attempts to cut down or stop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/231/Graphs/Scotland/Alcohol/all_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/all_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1066800" y="1600200"/>
-            <a:ext cx="6997700" cy="4521200"/>
+            <a:off x="1422400" y="1600200"/>
+            <a:ext cx="6299200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4575,66 +4575,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Serious past-year attempts to cut down or stop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/231/Graphs/Scotland/Alcohol/serious_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/serious_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1066800" y="1600200"/>
-            <a:ext cx="6997700" cy="4521200"/>
+            <a:off x="1422400" y="1600200"/>
+            <a:ext cx="6299200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4657,66 +4657,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Support in past-year attempts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/231/Graphs/Scotland/Alcohol/support_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/support_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1066800" y="1600200"/>
-            <a:ext cx="6997700" cy="4521200"/>
+            <a:off x="1422400" y="1600200"/>
+            <a:ext cx="6299200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -5527,59 +5527,59 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b517193-b76b-4847-86d0-f7effd00a065">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3357436E-B11F-4EC1-A3EA-812F6E65EEB7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBBEBA34-A24F-4AE7-AA02-3ED2E684D7AD}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2D7E064-D450-4E74-925D-DCB1ADAAF1B3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{546B7B45-A8CE-4D18-91AB-58C9F4B4C6A2}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9BD9CD9-0F6C-4915-9856-B63EF3EA62AF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8D718C5-A0DE-48FD-ADAE-34F19783E84A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>34</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>5</Paragraphs>
   <Slides>2</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
@@ -5601,35 +5601,35 @@
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Monthly trends on smoking in Wales from the Smoking Toolkit Study</vt:lpstr>
       <vt:lpstr>Prevalence of cigarette smoking by social grade</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Latest trends on alcohol consumption in Scotland from the Alcohol Toolkit Study</dc:title>
   <dc:creator>Vera Buss, Jamie Brown, Loren Kock</dc:creator>
   <cp:keywords/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="date">
-    <vt:lpwstr>10/02/2026</vt:lpwstr>
+    <vt:lpwstr>10/04/2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="output">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x0101006DD9147DCE5D39448439BAC925F17EAF</vt:lpwstr>
   </property>
 </Properties>
 </file>