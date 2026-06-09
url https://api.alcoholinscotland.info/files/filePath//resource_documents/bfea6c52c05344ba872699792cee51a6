--- v4 (2026-04-25)
+++ v5 (2026-06-09)
@@ -3658,51 +3658,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="10" sz="half" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3381376" y="6398661"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
-              <a:t>10/04/2026</a:t>
+              <a:t>12/05/2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3717,66 +3717,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Using low-alcohol/alcohol-free drinks in past-year attempts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/nolo_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/nolo_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1422400" y="1600200"/>
-            <a:ext cx="6299200" cy="4521200"/>
+            <a:off x="1054100" y="1600200"/>
+            <a:ext cx="7023100" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -3799,66 +3799,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Triggers for past-year attempts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/triggers_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/triggers_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1422400" y="1600200"/>
-            <a:ext cx="6299200" cy="4521200"/>
+            <a:off x="1054100" y="1600200"/>
+            <a:ext cx="7023100" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4083,66 +4083,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Prevalence of risky drinking (AUDIT-C) by social grade</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/auditc_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/auditc_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1422400" y="1600200"/>
-            <a:ext cx="6299200" cy="4521200"/>
+            <a:off x="1054100" y="1600200"/>
+            <a:ext cx="7023100" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4165,66 +4165,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Prevalence of risky drinking (AUDIT-C) by gender</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/auditc_gender_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/auditc_gender_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1422400" y="1600200"/>
-            <a:ext cx="6299200" cy="4521200"/>
+            <a:off x="1054100" y="1600200"/>
+            <a:ext cx="7023100" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4247,66 +4247,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Currently trying to restrict consumption</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/restrict_cons_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/restrict_cons_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1422400" y="1600200"/>
-            <a:ext cx="6299200" cy="4521200"/>
+            <a:off x="1054100" y="1600200"/>
+            <a:ext cx="7023100" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4329,66 +4329,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Motivation to cut down</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/motiv_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/motiv_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1422400" y="1600200"/>
-            <a:ext cx="6299200" cy="4521200"/>
+            <a:off x="1054100" y="1600200"/>
+            <a:ext cx="7023100" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4411,66 +4411,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>GP advice to cut down</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/gp_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/gp_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1422400" y="1600200"/>
-            <a:ext cx="6299200" cy="4521200"/>
+            <a:off x="1054100" y="1600200"/>
+            <a:ext cx="7023100" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4493,66 +4493,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>All past-year attempts to cut down or stop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/all_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/all_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1422400" y="1600200"/>
-            <a:ext cx="6299200" cy="4521200"/>
+            <a:off x="1054100" y="1600200"/>
+            <a:ext cx="7023100" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4575,66 +4575,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Serious past-year attempts to cut down or stop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/serious_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/serious_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1422400" y="1600200"/>
-            <a:ext cx="6299200" cy="4521200"/>
+            <a:off x="1054100" y="1600200"/>
+            <a:ext cx="7023100" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4657,66 +4657,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Support in past-year attempts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/233/Graphs/Scotland/Alcohol/support_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/support_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1422400" y="1600200"/>
-            <a:ext cx="6299200" cy="4521200"/>
+            <a:off x="1054100" y="1600200"/>
+            <a:ext cx="7023100" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -5527,59 +5527,59 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b517193-b76b-4847-86d0-f7effd00a065">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBBEBA34-A24F-4AE7-AA02-3ED2E684D7AD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CE8851B-12EA-4E58-8C96-FA1E0253FF7C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{546B7B45-A8CE-4D18-91AB-58C9F4B4C6A2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8729B059-A023-4904-A694-2483088EDD4D}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8D718C5-A0DE-48FD-ADAE-34F19783E84A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A0B6B41-BBB4-4B19-AD0E-FA3408478D5F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>34</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>5</Paragraphs>
   <Slides>2</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
@@ -5601,35 +5601,35 @@
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Monthly trends on smoking in Wales from the Smoking Toolkit Study</vt:lpstr>
       <vt:lpstr>Prevalence of cigarette smoking by social grade</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Latest trends on alcohol consumption in Scotland from the Alcohol Toolkit Study</dc:title>
   <dc:creator>Vera Buss, Jamie Brown, Loren Kock</dc:creator>
   <cp:keywords/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="date">
-    <vt:lpwstr>10/04/2026</vt:lpwstr>
+    <vt:lpwstr>12/05/2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="output">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x0101006DD9147DCE5D39448439BAC925F17EAF</vt:lpwstr>
   </property>
 </Properties>
 </file>