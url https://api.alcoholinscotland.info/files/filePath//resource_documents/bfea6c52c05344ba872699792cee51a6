--- v5 (2026-06-09)
+++ v6 (2026-07-24)
@@ -3658,51 +3658,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="10" sz="half" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3381376" y="6398661"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
-              <a:t>12/05/2026</a:t>
+              <a:t>22/07/2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3717,66 +3717,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Using low-alcohol/alcohol-free drinks in past-year attempts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/nolo_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/nolo_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1054100" y="1600200"/>
-            <a:ext cx="7023100" cy="4521200"/>
+            <a:off x="876300" y="1600200"/>
+            <a:ext cx="7391400" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -3799,66 +3799,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Triggers for past-year attempts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/triggers_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/triggers_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1054100" y="1600200"/>
-            <a:ext cx="7023100" cy="4521200"/>
+            <a:off x="876300" y="1600200"/>
+            <a:ext cx="7391400" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4083,66 +4083,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Prevalence of risky drinking (AUDIT-C) by social grade</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/auditc_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/auditc_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1054100" y="1600200"/>
-            <a:ext cx="7023100" cy="4521200"/>
+            <a:off x="876300" y="1600200"/>
+            <a:ext cx="7391400" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4165,66 +4165,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Prevalence of risky drinking (AUDIT-C) by gender</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/auditc_gender_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/auditc_gender_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1054100" y="1600200"/>
-            <a:ext cx="7023100" cy="4521200"/>
+            <a:off x="876300" y="1600200"/>
+            <a:ext cx="7391400" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4247,66 +4247,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Currently trying to restrict consumption</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/restrict_cons_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/restrict_cons_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1054100" y="1600200"/>
-            <a:ext cx="7023100" cy="4521200"/>
+            <a:off x="876300" y="1600200"/>
+            <a:ext cx="7391400" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4329,66 +4329,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Motivation to cut down</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/motiv_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/motiv_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1054100" y="1600200"/>
-            <a:ext cx="7023100" cy="4521200"/>
+            <a:off x="876300" y="1600200"/>
+            <a:ext cx="7391400" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4411,66 +4411,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>GP advice to cut down</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/gp_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/gp_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1054100" y="1600200"/>
-            <a:ext cx="7023100" cy="4521200"/>
+            <a:off x="876300" y="1600200"/>
+            <a:ext cx="7391400" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4493,66 +4493,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>All past-year attempts to cut down or stop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/all_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/all_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1054100" y="1600200"/>
-            <a:ext cx="7023100" cy="4521200"/>
+            <a:off x="876300" y="1600200"/>
+            <a:ext cx="7391400" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4575,66 +4575,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Serious past-year attempts to cut down or stop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/serious_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/serious_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1054100" y="1600200"/>
-            <a:ext cx="7023100" cy="4521200"/>
+            <a:off x="876300" y="1600200"/>
+            <a:ext cx="7391400" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4657,66 +4657,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Support in past-year attempts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/234/Graphs/Scotland/Alcohol/support_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/support_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1054100" y="1600200"/>
-            <a:ext cx="7023100" cy="4521200"/>
+            <a:off x="876300" y="1600200"/>
+            <a:ext cx="7391400" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -5527,59 +5527,59 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b517193-b76b-4847-86d0-f7effd00a065">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CE8851B-12EA-4E58-8C96-FA1E0253FF7C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C6A63EA-E4CC-4A84-889E-0505183520F6}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8729B059-A023-4904-A694-2483088EDD4D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D4DE76B-EFF1-4010-9826-27A1245C9AF5}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A0B6B41-BBB4-4B19-AD0E-FA3408478D5F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FC59CDD-90B4-4992-996B-F962C946E1A8}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>34</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>5</Paragraphs>
   <Slides>2</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
@@ -5601,35 +5601,35 @@
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Monthly trends on smoking in Wales from the Smoking Toolkit Study</vt:lpstr>
       <vt:lpstr>Prevalence of cigarette smoking by social grade</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Latest trends on alcohol consumption in Scotland from the Alcohol Toolkit Study</dc:title>
   <dc:creator>Vera Buss, Jamie Brown, Loren Kock</dc:creator>
   <cp:keywords/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="date">
-    <vt:lpwstr>12/05/2026</vt:lpwstr>
+    <vt:lpwstr>22/07/2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="output">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x0101006DD9147DCE5D39448439BAC925F17EAF</vt:lpwstr>
   </property>
 </Properties>
 </file>