--- v6 (2026-07-24)
+++ v7 (2026-09-09)
@@ -3658,51 +3658,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="10" sz="half" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3381376" y="6398661"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
-              <a:t>22/07/2026</a:t>
+              <a:t>17/08/2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3717,66 +3717,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Using low-alcohol/alcohol-free drinks in past-year attempts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/nolo_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/237/Graphs/Scotland/Alcohol/nolo_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="876300" y="1600200"/>
-            <a:ext cx="7391400" cy="4521200"/>
+            <a:off x="1104900" y="1600200"/>
+            <a:ext cx="6934200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -3799,66 +3799,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Triggers for past-year attempts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/triggers_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/237/Graphs/Scotland/Alcohol/triggers_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="876300" y="1600200"/>
-            <a:ext cx="7391400" cy="4521200"/>
+            <a:off x="1104900" y="1600200"/>
+            <a:ext cx="6934200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4083,66 +4083,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Prevalence of risky drinking (AUDIT-C) by social grade</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/auditc_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/237/Graphs/Scotland/Alcohol/auditc_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="876300" y="1600200"/>
-            <a:ext cx="7391400" cy="4521200"/>
+            <a:off x="1104900" y="1600200"/>
+            <a:ext cx="6934200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4165,66 +4165,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Prevalence of risky drinking (AUDIT-C) by gender</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/auditc_gender_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/237/Graphs/Scotland/Alcohol/auditc_gender_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="876300" y="1600200"/>
-            <a:ext cx="7391400" cy="4521200"/>
+            <a:off x="1104900" y="1600200"/>
+            <a:ext cx="6934200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4247,66 +4247,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Currently trying to restrict consumption</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/restrict_cons_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/237/Graphs/Scotland/Alcohol/restrict_cons_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="876300" y="1600200"/>
-            <a:ext cx="7391400" cy="4521200"/>
+            <a:off x="1104900" y="1600200"/>
+            <a:ext cx="6934200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4329,66 +4329,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Motivation to cut down</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/motiv_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/237/Graphs/Scotland/Alcohol/motiv_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="876300" y="1600200"/>
-            <a:ext cx="7391400" cy="4521200"/>
+            <a:off x="1104900" y="1600200"/>
+            <a:ext cx="6934200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4411,66 +4411,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>GP advice to cut down</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/gp_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/237/Graphs/Scotland/Alcohol/gp_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="876300" y="1600200"/>
-            <a:ext cx="7391400" cy="4521200"/>
+            <a:off x="1104900" y="1600200"/>
+            <a:ext cx="6934200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4493,66 +4493,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>All past-year attempts to cut down or stop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/all_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/237/Graphs/Scotland/Alcohol/all_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="876300" y="1600200"/>
-            <a:ext cx="7391400" cy="4521200"/>
+            <a:off x="1104900" y="1600200"/>
+            <a:ext cx="6934200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4575,66 +4575,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Serious past-year attempts to cut down or stop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/serious_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/237/Graphs/Scotland/Alcohol/serious_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="876300" y="1600200"/>
-            <a:ext cx="7391400" cy="4521200"/>
+            <a:off x="1104900" y="1600200"/>
+            <a:ext cx="6934200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4657,66 +4657,66 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="7572375" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr/>
               <a:t>Support in past-year attempts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/236/Graphs/Scotland/Alcohol/support_pyattempts_scot.png" id="0" name="Picture 1"/>
+          <p:cNvPr descr="C://Users/rmjlvbu/OneDrive%20-%20University%20College%20London/Toolkit%20merge%20files/Waves/237/Graphs/Scotland/Alcohol/support_pyattempts_scot.png" id="0" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="876300" y="1600200"/>
-            <a:ext cx="7391400" cy="4521200"/>
+            <a:off x="1104900" y="1600200"/>
+            <a:ext cx="6934200" cy="4521200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -5527,59 +5527,59 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b517193-b76b-4847-86d0-f7effd00a065">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C6A63EA-E4CC-4A84-889E-0505183520F6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEE369B0-21B7-43DB-9A3E-B76ADFB4286A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D4DE76B-EFF1-4010-9826-27A1245C9AF5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCD90730-821D-47FE-BEEF-8AA4824E02AA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FC59CDD-90B4-4992-996B-F962C946E1A8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6968E4B4-1AEA-4D25-BB34-37780A8B258D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>34</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>5</Paragraphs>
   <Slides>2</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
@@ -5601,35 +5601,35 @@
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Monthly trends on smoking in Wales from the Smoking Toolkit Study</vt:lpstr>
       <vt:lpstr>Prevalence of cigarette smoking by social grade</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Latest trends on alcohol consumption in Scotland from the Alcohol Toolkit Study</dc:title>
   <dc:creator>Vera Buss, Jamie Brown, Loren Kock</dc:creator>
   <cp:keywords/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="date">
-    <vt:lpwstr>22/07/2026</vt:lpwstr>
+    <vt:lpwstr>17/08/2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="output">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x0101006DD9147DCE5D39448439BAC925F17EAF</vt:lpwstr>
   </property>
 </Properties>
 </file>